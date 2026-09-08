--- v0 (2026-08-16)
+++ v1 (2026-09-08)
@@ -274,90 +274,155 @@
         </w:rPr>
         <w:t xml:space="preserve">2013 - 2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">humanRights</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Bachelor of Science, Darmstadt University of Applied Sciences</w:t>
+        <w:t xml:space="preserve">Bachelor of Science, IT Security, Darmstadt University of Applied Sciences</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2015 - 2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Duales Studium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Master, Katholische Universität Eichstätt-Ingolstadt</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">2010 - 2015</w:t>
+        <w:t xml:space="preserve">Master of Arts, Politik und Soziologie, Katholische Universität Eichstätt-Ingolstadt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013 - 2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Leitung von "Wortsport" (Debattierclub der Universität)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bachelor of Arts, Politik und Gesellschaft, Katholische Universität Eichstätt-Ingolstadt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012 - 2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Political Science, St. Mary's University</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012 - 2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Auslandssemester</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Politik und Gesellschaft, Katholische Universität Eichstätt-Ingolstadt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010 - 2012</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">consulting | it-security | Compliance (Schwerpunkt IT-Compliance) | datenschutz | docker | englisch | Google SecOps | Log Management | Rhetorik | Security Information and Event Management (SIEM) | siem | splunk | unterrichten | Vulnerability Management</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>