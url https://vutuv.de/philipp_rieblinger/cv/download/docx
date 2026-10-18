--- v1 (2026-09-08)
+++ v2 (2026-10-18)
@@ -404,64 +404,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">consulting | it-security | Compliance (Schwerpunkt IT-Compliance) | datenschutz | docker | englisch | Google SecOps | Log Management | Rhetorik | Security Information and Event Management (SIEM) | siem | splunk | unterrichten | Vulnerability Management</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Level 2: Cribl Certified Admin - Edge (Cribl, 2026-05) | Level 2: Cribl Certified Admin - Stream (Cribl, 2026-02) | Certified Information Systems Security Professional (CISSP) (ISC2, 2026-01) | Level 1: Cribl Certified User (Cribl, 2026-01) | Professional Cloud Security Engineer Certification (Google, 2024-09) | Mitigate Threats and Vulnerabilities with Security Command Center Skill Badge (Google, 2024-08) | Build a Secure Google Cloud Network Skill Badge (Google, 2024-07) | Implement Cloud Security Fundamentals on Google Cloud Skill Badge (Google, 2024-07) | EF SET English Certificate 79/100 (C2 Proficient) (EF Standard English Test (EF SET), 2024-05) | Google Cloud SecOps Technical Credential (Google Cloud Skills Boost, 2023-11) | Chronicle SOAR Analyst (Google Cloud Skills Boost, 2023-10) | Chronicle SOAR Developer (Google Cloud Skills Boost, 2023-10) | Managing Security in Google Cloud (Google Cloud Skills Boost, 2023-10) | Chronicle SIEM Fundamentals (Google Cloud Skills Boost, 2023-09) | Chronicle SOAR Fundamentals (Google Cloud Skills Boost, 2023-09) | Mandiant Fundamentals (Google Cloud Skills Boost, 2023-09) | Security Practices with Chronicle SIEM (Google Cloud Skills Boost, 2023-09) | Google Chronicle SIEM Fundamentals (Google, 2023-08) | IBM QRadar SIEM Advanced (IBM, 2020-07) | IBM QRadar SIEM Foundation (IBM, 2020-07)</w:t>
+        <w:t xml:space="preserve">Splunk Enterprise Certified Admin (Splunk, 2026-10) | Level 2: Cribl Certified Admin - Edge (Cribl, 2026-05) | Level 2: Cribl Certified Admin - Stream (Cribl, 2026-02) | Certified Information Systems Security Professional (CISSP) (ISC2, 2026-01) | Level 1: Cribl Certified User (Cribl, 2026-01) | Mitigate Threats and Vulnerabilities with Security Command Center Skill Badge (Google, 2024-08) | Build a Secure Google Cloud Network Skill Badge (Google, 2024-07) | Implement Cloud Security Fundamentals on Google Cloud Skill Badge (Google, 2024-07) | EF SET English Certificate 79/100 (C2 Proficient) (EF Standard English Test (EF SET), 2024-05) | Google Cloud SecOps Technical Credential (Google Cloud Skills Boost, 2023-11) | Chronicle SOAR Analyst (Google Cloud Skills Boost, 2023-10) | Chronicle SOAR Developer (Google Cloud Skills Boost, 2023-10) | Managing Security in Google Cloud (Google Cloud Skills Boost, 2023-10) | Chronicle SIEM Fundamentals (Google Cloud Skills Boost, 2023-09) | Chronicle SOAR Fundamentals (Google Cloud Skills Boost, 2023-09) | Mandiant Fundamentals (Google Cloud Skills Boost, 2023-09) | Security Practices with Chronicle SIEM (Google Cloud Skills Boost, 2023-09) | Google Chronicle SIEM Fundamentals (Google, 2023-08) | Splunk Certified Power User (Splunk, 2022-05) | IBM QRadar SIEM Advanced (IBM, 2020-07) | IBM QRadar SIEM Foundation (IBM, 2020-07) | Professional Cloud Security Engineer Certification (Google, 2024-09, expired 2026-09) | Google Cloud Sales Credential (Google Cloud Skills Boost, 2023-09, expired 2025-09) | AWS Certified Cloud Practitioner (Amazon Web Services (AWS), 2023-06, expired 2026-06) | CompTIA Security+ ce Certification (CompTIA, 2023-06, expired 2026-06)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">English (C2 (Proficient))</w:t>
+        <w:t xml:space="preserve">English (C2 (Proficient)) | French (A2 (Elementary))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Online-Visitenkarte: https://philipprieblinger.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Blog: https://blog.logwyrm.com</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>