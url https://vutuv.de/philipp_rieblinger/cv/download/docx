--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -417,51 +417,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Splunk Enterprise Certified Admin (Splunk, 2026-10) | Level 2: Cribl Certified Admin - Edge (Cribl, 2026-05) | Level 2: Cribl Certified Admin - Stream (Cribl, 2026-02) | Certified Information Systems Security Professional (CISSP) (ISC2, 2026-01) | Level 1: Cribl Certified User (Cribl, 2026-01) | Mitigate Threats and Vulnerabilities with Security Command Center Skill Badge (Google, 2024-08) | Build a Secure Google Cloud Network Skill Badge (Google, 2024-07) | Implement Cloud Security Fundamentals on Google Cloud Skill Badge (Google, 2024-07) | EF SET English Certificate 79/100 (C2 Proficient) (EF Standard English Test (EF SET), 2024-05) | Google Cloud SecOps Technical Credential (Google Cloud Skills Boost, 2023-11) | Chronicle SOAR Analyst (Google Cloud Skills Boost, 2023-10) | Chronicle SOAR Developer (Google Cloud Skills Boost, 2023-10) | Managing Security in Google Cloud (Google Cloud Skills Boost, 2023-10) | Chronicle SIEM Fundamentals (Google Cloud Skills Boost, 2023-09) | Chronicle SOAR Fundamentals (Google Cloud Skills Boost, 2023-09) | Mandiant Fundamentals (Google Cloud Skills Boost, 2023-09) | Security Practices with Chronicle SIEM (Google Cloud Skills Boost, 2023-09) | Google Chronicle SIEM Fundamentals (Google, 2023-08) | Splunk Certified Power User (Splunk, 2022-05) | IBM QRadar SIEM Advanced (IBM, 2020-07) | IBM QRadar SIEM Foundation (IBM, 2020-07) | Professional Cloud Security Engineer Certification (Google, 2024-09, expired 2026-09) | Google Cloud Sales Credential (Google Cloud Skills Boost, 2023-09, expired 2025-09) | AWS Certified Cloud Practitioner (Amazon Web Services (AWS), 2023-06, expired 2026-06) | CompTIA Security+ ce Certification (CompTIA, 2023-06, expired 2026-06)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">English (C2 (Proficient)) | French (A2 (Elementary))</w:t>
+        <w:t xml:space="preserve">English (C2 · Near-native) | French (A2 · Basic knowledge)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Online-Visitenkarte: https://philipprieblinger.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Blog: https://blog.logwyrm.com</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>