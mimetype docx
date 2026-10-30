--- v0 (2026-10-08)
+++ v1 (2026-10-30)
@@ -455,51 +455,87 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Lycée Faidherbe, Lille</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1988 - 1990</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">algorithms | Computer Architecture | Computer science | cyber security | distributed systems | embedded systems | Enseignement | informatique | latex | Linux | Parallel Computing | recherche | Scientific Communications | software engineering | teaching</w:t>
+        <w:t xml:space="preserve">Parallel Computing | algorithms | Computer Architecture | Computer science | cyber security | distributed systems | embedded systems | Enseignement | informatique | latex | Linux | recherche | Scientific Communications | software engineering | teaching</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Languages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">French (Native speaker) | English (C2 (Proficient))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Links</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Personal: http://pro.univ-lille.fr/pierre-boulet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Company: http://www.univ-lille.fr/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Company: http://cristal.univ-lille.fr/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Mastodon: https://social.sciences.re/@pboulet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/pierreboulet</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>