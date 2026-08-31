--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -23,59 +23,50 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pino Cuccaro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">+41 76 381 50 04 | https://vutuv.de/pino_cuccaro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Kirchstrasse 16, 5027 Herznach, Switzerland</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Enterprise Account Executive Switzerland, AvePoint Schweiz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8/2015 - 6/2016</w:t>
@@ -320,51 +311,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/1995 - 6/1996</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Client acquisition and their training on the company’s in-house software solution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">blockchain | bsi | cissp | consultative selling | consulting | databases | debian | encryption | firewalls | forcescout | freebsd | hardware security modules | hsm | identity &amp; access management | information security | intrusion detection systems | iso2700x | it project management | it-security | linux | network access control | network management | network protocols | pci-dss | people management | perl | presentation-skills | risk management | router | security consulting | security information &amp; event management | selling &amp; negotiation | shell | siem | switches | trusted advisor | ubuntu</w:t>
+        <w:t xml:space="preserve">blockchain | bsi | cissp | consultative selling | consulting | databases | debian | encryption | firewalls | forcescout | freebsd | hardware security modules | hsm | identity &amp; access management | information security | intrusion detection systems | iso2700x | it projectmanagement | it-security | Linux | network access control | network management | network protocols | pci-dss | people management | perl | presentation-skills | risk management | router | security consulting | selling &amp; negotiation | shell | siem | switches | trusted advisor | ubuntu</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>