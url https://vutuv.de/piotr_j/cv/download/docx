--- v0 (2026-07-21)
+++ v1 (2026-08-11)
@@ -19,51 +19,51 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Piotr J</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/piotr_j</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 03/07/1995 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 03/07/1995</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">DevSysOps, Zdalny Admin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -284,51 +284,51 @@
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2/2018 - 6/2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Infrastructure security testing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">ansible | CD/CI | cybersecurity | docker | kubernetes | linux | microsoft azure | penetration testing | terraform</w:t>
+        <w:t xml:space="preserve">ansible | CD/CI | cyber security | docker | kubernetes | Linux | microsoft azure | penetration testing | terraform</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Homepage: https://sevacy.net/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Gitea work: https://codeberg.org/dhwn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Gitea personal: https://codeberg.org/nanoory</w:t>
       </w:r>
     </w:p>