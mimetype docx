--- v0 (2026-09-21)
+++ v1 (2026-11-01)
@@ -252,51 +252,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Fachinformatiker Anwendungsentwicklung, OSZ IMT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2011 - 6/2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">amp | git | GitHub | GitLab | html | html5 | css | css3 | javascript | docker | jquery | Linux | macos | markdown | node.js | PHP | social media | typo3 cms | typoscript</w:t>
+        <w:t xml:space="preserve">amp | git | GitHub | GitLab | HTML | html5 | CSS | css3 | JavaScript | docker | jquery | Linux | macos | markdown | node.js | PHP | social media | typo3 cms | typoscript</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">German (Native speaker) | English (B2 (Upper intermediate)) | Spanish (A2 (Elementary))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>