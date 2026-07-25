--- v0 (2026-07-04)
+++ v1 (2026-07-25)
@@ -16,50 +16,59 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rainer Bachmann</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">einfacher verkaufen - mit der Hybrid-Messe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">rainer.bachmann@rainerbachmann.eu | https://vutuv.de/rainer_bachmann</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 18.03.1964 | Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">beratung | einfacher verkaufen | eMail-Marketing | Hybrid-Messe | marketing | onlinemesse.net | verkauf | virtuelle Messe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>