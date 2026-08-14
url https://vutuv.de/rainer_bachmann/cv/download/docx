--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -24,64 +24,64 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rainer Bachmann</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">einfacher verkaufen - mit der Hybrid-Messe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">rainer.bachmann@rainerbachmann.eu | https://vutuv.de/rainer_bachmann</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 18.03.1964 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 18.03.1964</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">beratung | einfacher verkaufen | eMail-Marketing | Hybrid-Messe | marketing | onlinemesse.net | verkauf | virtuelle Messe</w:t>
+        <w:t xml:space="preserve">beratung | einfacher verkaufen | e-mail marketing | Hybrid-Messe | marketing | onlinemesse.net | verkauf | virtuelle Messe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">die virtuelle Messe - jetzt auch für KMUs: http://www.onlinemesse.net</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Rainer Bachmann - zentrale Homepage: http://www.rainerbachmann.eu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Rainer Bachmann HV+DL - einfacher verkaufen: http://blog.rainerbachmann.eu/handelsvertretungen-und-dienstleistungen/</w:t>
       </w:r>
     </w:p>