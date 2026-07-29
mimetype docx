--- v0 (2026-07-08)
+++ v1 (2026-07-29)
@@ -61,51 +61,51 @@
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">aktiv auf Jobsuche, Hier könnte der Name Ihres Unternehmens stehen!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">7/2016 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve"> Leitung des gesamten Produktionsprozesses vom Einkauf über die Arbeitsvorbereitung, Konstruktion, Produktion und Montage bis zur Auslieferung der Produkte inkl. Erstellung von Logistikkonzepten</w:t>
+        <w:t xml:space="preserve">Leitung des gesamten Produktionsprozesses vom Einkauf über die Arbeitsvorbereitung, Konstruktion, Produktion und Montage bis zur Auslieferung der Produkte inkl. Erstellung von Logistikkonzepten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Werkleiter, Signature Deutschland GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2/2015 - 6/2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>