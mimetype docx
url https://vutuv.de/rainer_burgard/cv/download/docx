--- v1 (2026-07-29)
+++ v2 (2026-08-19)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">rainer_burgard@hotmail.com | https://vutuv.de/rainer_burgard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Derler Straße 106, 66346 Püttlingen, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 28.01.1967 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 28.01.1967</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">aktiv auf Jobsuche, Hier könnte der Name Ihres Unternehmens stehen!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>