--- v0 (2026-09-18)
+++ v1 (2026-10-08)
@@ -27,56 +27,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/rainer_dorsch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">72138 Kirchentellinsfurt, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Professional Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">System Architect, Bosch Sensortec</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Design Engineer, IBM</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/2002 - 12/2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doctor of Philosophy (PhD), University of Stuttgart</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1996 - 2002</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diploma, University of Ulm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1991 - 1996</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Linux | Computer Architecture | MEMS | sensor | simulation</w:t>
+        <w:t xml:space="preserve">Linux | Algorithm Design | asic | c++ | Computer Architecture | Eda | hardware | Logic design | MEMS | sensor | simulation | software development | system architecture | vhdl | VLSI</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>