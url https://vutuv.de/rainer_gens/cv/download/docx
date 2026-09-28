--- v2 (2026-09-08)
+++ v3 (2026-09-28)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rainer Gens</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Meine Expertise ist die Modellbildung und Simulation technischer Systeme. Anwendungen sind Prüfsysteme zum Test von eingebetteten Steuergeräten in Hardware-, Software-, Model- und X-in-the-Loop (HiL, Sil, MiL, XiL). </w:t>
+        <w:t xml:space="preserve">Meine Expertise ist die Modellbildung und Simulation technischer Systeme. Anwendungen sind Prüfsysteme zum Test von eingebetteten Steuergeräten in Hardware-, Software-, Model- und X-in-the-Loop (HiL, Sil, MiL, XiL).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">rainer@gensonline.eu | +49 5202 9864974 | https://vutuv.de/rainer_gens</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">33818 Leopoldshöhe, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>