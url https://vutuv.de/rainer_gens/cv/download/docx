--- v3 (2026-09-28)
+++ v4 (2026-11-07)
@@ -261,51 +261,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Softwarequalität und Softwaretest (Eberhard Karls Universität Tübingen, 2019-05) | Systemarchitektur (Eberhard Karls Universität Tübingen, 2019-05) | Verkaufspräsentation (MediDakt, 2012-11) | Sicherheitsunterweisung Hybridfahrzeuge (Mercedes-Benz Deutschland, 2011-06) | dSPACE ASM Engine Dynamics (dSPACE, 2010-06) | Gigatronik Flexray (Gigatronik Stuttgart GmbH, 2010-03) | Präsentation (MediDakt, 2007-11) | Verkauf (MediDakt, 2007-07) | Mitarbeiterführung (MediDakt, 2005-05) | Kommunikation für Führungskräfte (MediDakt, 2005-03) | Einführung in die Kommunikation (MediDakt, 2003-07) | enDYNA basics (TESIS, 2003-05) | Fremdsprachnachweis Englisch (Technische Universität Ilmenau, 1998-07)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">German (Native speaker) | English (C1 (Advanced))</w:t>
+        <w:t xml:space="preserve">German (Native speaker) | English (C1 · Business fluent)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>