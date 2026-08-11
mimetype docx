--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ralph Ratz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">CEO ReCons</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/ralph_ratz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 25.07.1969 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 25.07.1969</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">CEO, Fair Trade Music</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -90,51 +90,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">CEO, ReCons</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2006 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">content management | hp | network attached storage | network storage | f5 | lan | network administrator | remote access | wan | web design | web hosting | wlan</w:t>
+        <w:t xml:space="preserve">content management | hp | network attached storage | network storage | f5 | lan | network administrator | remote access | wan | webdesign | webhosting | wlan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ReCons - Reliance and Consulting: http://www.recons.de/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Fair Trade Music - Wir vermitteln Musik(er)!: http://www.fairtrade-music.de/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>