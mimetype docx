--- v0 (2026-09-25)
+++ v1 (2026-10-18)
@@ -93,125 +93,125 @@
         <w:t xml:space="preserve">Podcast contributor (French), Podcast Projets libres!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2025 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Découvrez Les modèles économiques et communautés du logiciel libre !</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Head of DevRel, Worldline</w:t>
+        <w:t xml:space="preserve">Head Tech &amp; AI Advocacy, Worldline</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2024 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">•   Leading external DevRel/TechRel initiative #TechAtWorldline to promote Worldline as a Tech Company •    Leading internal Tech Evangelism activities: BBL, Worldline annual Tech conferences spread across several countries</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve">Co-Owner, YogĀrkana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7/2018 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Website for Yoga teachers or advanced practitioners</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">FOSS Distinguished Expert, Worldline</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">2020 - Present</w:t>
+        <w:t xml:space="preserve">2017 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">As an Open Source Expert I am involved in Worldline's FOSS (Free and Open Source Software) governance and animation: •  FOSS Policy &amp; Guidelines •  Part of the Group FOSS committee •  FOSS awareness and training •   Creation and animation of the Open Source Club</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Co-Owner, YogĀrkana</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Leader, QSOS Open Source project</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2004 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Qualification and Selection of Opensource Software. QSOS is a free project aiming to mutualize and capitalize technological watch on open source components and projects. Actively working on rebooting the project!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -243,75 +243,50 @@
         <w:t xml:space="preserve">Technical Direction, Worldline</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2020 - 9/2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Member of the Technical Direction of a global business unit  •  Definition on common technical strategy and roadmap for all projects/programs • Industrialization and standardization of technical processes, best practices and frameworks •   Involved in the Move to Cloud global initiative</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Distinguished Expert, Atos</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Architecture, large projects and presales, Worldline</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2015 - 9/2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Part of a transversal team securing large deals and programs (mostly in eGov domain)     •  Design, costing and defense of complex IT systems • Support of sales, presales and architecture teams • 360 view and direct interaction with many other stakeholders (customers, partners, program managers, fellow architects, TechLeads/LeadDevs, SRE, SysOps/CloudOps…) •    In charge of the Architecture teams of some of these large projects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -527,50 +502,86 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">AI | Community Outreach | Conference Organization | Developer Relations | Generative AI | interviewing | javascript | License Clearing | Linux | OSPO | podcasting | public speaking | technical leadership | technical writing | Varma Yoga</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Yoga Teacher Certification - 500h - Integral Yoga (Ecole Agama, 2024-06) | Yoga Instructor Certification - Level II - Yoga Synergy (Yoga Alliance International Registry, 2024-01) | Yoga Teacher Certification - 500h - Varma Yoga (Institut Français de Varma Yoga, 2021-09)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Links</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Personal: https://raphiki.github.io</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Blog: https://dev.to/raphiki</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Other: https://github.com/raphiki</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Profiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Twitter: http://twitter.com/RaphaelSemeteys</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>