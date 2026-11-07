--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -488,51 +488,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Baccalaureate, Lycée Jean Mermoz, Dakar, Senegal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1984 - 1991</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">AI | Community Outreach | Conference Organization | Developer Relations | Generative AI | interviewing | javascript | License Clearing | Linux | OSPO | podcasting | public speaking | technical leadership | technical writing | Varma Yoga</w:t>
+        <w:t xml:space="preserve">AI | Community Outreach | Conference Organization | Developer Relations | Generative AI | interviewing | JavaScript | License Clearing | Linux | OSPO | podcasting | public speaking | technical leadership | technical writing | Varma Yoga</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Yoga Teacher Certification - 500h - Integral Yoga (Ecole Agama, 2024-06) | Yoga Instructor Certification - Level II - Yoga Synergy (Yoga Alliance International Registry, 2024-01) | Yoga Teacher Certification - 500h - Varma Yoga (Institut Français de Varma Yoga, 2021-09)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>