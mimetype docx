--- v0 (2026-09-23)
+++ v1 (2026-10-13)
@@ -290,74 +290,92 @@
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8/1978 - 5/1987</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">kochen | Linux | Reisen | seo | eMobilität | Fediverse | GEO | Mastodon | NiedeckensBAP | Pedelec | Renault R4e | typo3 | Vinyl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">GEO (Generative Engine Optimization) (121watt.de, 2026-07)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">German (Native speaker) | English (B2 (Upper intermediate))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Mein Blog: https://ralf-simon.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Mastodon: https://bonn.social/@rasibo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Woran ich werktäglich arbeite ...: https://missio-hilft.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Mastodon: https://bonn.social/@rasibo</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">