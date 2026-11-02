--- v1 (2026-10-13)
+++ v2 (2026-11-02)
@@ -308,51 +308,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">GEO (Generative Engine Optimization) (121watt.de, 2026-07)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">German (Native speaker) | English (B2 (Upper intermediate))</w:t>
+        <w:t xml:space="preserve">German (Native speaker) | English (B2 · Fluent)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Mein Blog: https://ralf-simon.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Mastodon: https://bonn.social/@rasibo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Woran ich werktäglich arbeite ...: https://missio-hilft.de</w:t>
       </w:r>
     </w:p>