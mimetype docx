--- v0 (2026-07-09)
+++ v1 (2026-07-29)
@@ -214,51 +214,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1993 - 1996</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Unfallversicherung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Abbyy FineReader / Formreader | Atlassian Confluence (Wiki) | backupstrategien | c# | DOS-Shell | Elektronische Archivierung / ECM | Installshield | Jetbrains ReSharper | Jetbrains YouTrack | joomla | MS Office .Net AddOns | Netzwerkadministrator | oracle | PDF/A | SQL-Server |  Team Foundation Server | Twain / ISIS | Uniface | Unix-Shell | VB6 | vba | vb.net |  Windows-Services Entwicklung | windream</w:t>
+        <w:t xml:space="preserve">Abbyy FineReader / Formreader | Atlassian Confluence (Wiki) | backupstrategien | c# | DOS-Shell | Elektronische Archivierung / ECM | Installshield | Jetbrains ReSharper | Jetbrains YouTrack | joomla | MS Office .Net AddOns | Netzwerkadministrator | oracle | PDF/A | SQL-Server | Team Foundation Server | Twain / ISIS | Uniface | Unix-Shell | VB6 | vba | vb.net | Windows-Services Entwicklung | windream</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>