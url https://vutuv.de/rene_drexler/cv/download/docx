--- v1 (2026-07-29)
+++ v2 (2026-08-18)
@@ -23,59 +23,50 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">René Drexler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">vutuv@drexler.cc | https://vutuv.de/rene_drexler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Switzerland</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Software Developer / Sabbatical, Studien im Bereich Heimautomatisation, Linux, BTRFS, Android Entwicklung, IPv6, VPN, IoT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">6/2015 - Present</w:t>
@@ -214,51 +205,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1993 - 1996</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Unfallversicherung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Abbyy FineReader / Formreader | Atlassian Confluence (Wiki) | backupstrategien | c# | DOS-Shell | Elektronische Archivierung / ECM | Installshield | Jetbrains ReSharper | Jetbrains YouTrack | joomla | MS Office .Net AddOns | Netzwerkadministrator | oracle | PDF/A | SQL-Server | Team Foundation Server | Twain / ISIS | Uniface | Unix-Shell | VB6 | vba | vb.net | Windows-Services Entwicklung | windream</w:t>
+        <w:t xml:space="preserve">Abbyy FineReader / Formreader | Atlassian Confluence (Wiki) | backupstrategien | c# | DOS-Shell | Elektronische Archivierung / ECM | Installshield | Jetbrains ReSharper | Jetbrains YouTrack | joomla | MS Office .Net AddOns | Netzwerkadministrator | oracle | PDF/A | sql server | Team Foundation Server | Twain / ISIS | Uniface | Unix-Shell | VB6 | vba | vb.net | Windows-Services Entwicklung | windream</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>