--- v1 (2026-08-31)
+++ v2 (2026-10-31)
@@ -23,51 +23,51 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">René Fertig-Bonacker</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">rene@renux.de | https://vutuv.de/rene_fertig_bon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">bash | html | javascript | Linux | perl | PHP</w:t>
+        <w:t xml:space="preserve">bash | HTML | JavaScript | Linux | perl | PHP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Homepage: http://www.renux.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>