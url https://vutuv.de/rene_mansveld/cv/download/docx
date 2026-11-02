--- v2 (2026-08-14)
+++ v3 (2026-11-02)
@@ -32,51 +32,51 @@
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">r.mansveld@spider-it.de | +49 5532 994540 | https://vutuv.de/rene_mansveld</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Neue Straße 4, 37627 Stadtoldendorf, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">drugcms | gambio | html5 | PHP | css3 | javascript | mysql</w:t>
+        <w:t xml:space="preserve">drugcms | gambio | html5 | PHP | css3 | JavaScript | mysql</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Firmenwebsite: http://www.spider-it.de/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Angebotswebsite: http://www.webseiten-und-so.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">CMS website: http://www.drugcms.org</w:t>
       </w:r>
     </w:p>