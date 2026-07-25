--- v0 (2026-07-04)
+++ v1 (2026-07-25)
@@ -23,60 +23,69 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">René Mansveld</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">r.mansveld@spider-it.de | +49 5532 994540 | https://vutuv.de/rene_mansveld</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Neue Straße 4, 37627 Stadtoldendorf, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gender: Male</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">drugcms | gambio | html5 | php | css3 | javascript | mysql</w:t>
+        <w:t xml:space="preserve">drugcms | gambio | html5 | PHP | css3 | javascript | mysql</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Firmenwebsite: http://www.spider-it.de/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Angebotswebsite: http://www.webseiten-und-so.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">CMS website: http://www.drugcms.org</w:t>
       </w:r>
     </w:p>