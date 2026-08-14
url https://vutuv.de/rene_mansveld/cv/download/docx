--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -20,59 +20,50 @@
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">René Mansveld</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">r.mansveld@spider-it.de | +49 5532 994540 | https://vutuv.de/rene_mansveld</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Neue Straße 4, 37627 Stadtoldendorf, Germany</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">drugcms | gambio | html5 | PHP | css3 | javascript | mysql</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>