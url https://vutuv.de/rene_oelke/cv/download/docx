--- v0 (2026-07-05)
+++ v1 (2026-08-14)
@@ -27,105 +27,96 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">✔️ Don‘t trust, verify!</w:t>
         <w:br/>
         <w:t xml:space="preserve"/>
         <w:br/>
         <w:t xml:space="preserve">🛡 Security, 🐧 Open Source, 💚 Sustainability, 👌 Quality, 🤖 Automation, ⛅️ Cloud, ❤️ Uckermark </w:t>
         <w:br/>
         <w:t xml:space="preserve"/>
         <w:br/>
         <w:t xml:space="preserve">#DevSecOps #AppSec #CloudNative #Software #Development #Backend #Rust #GreenDevOps #GreenIT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">rene.oelke@foobugs.com | https://vutuv.de/rene_oelke</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">DevSecOps Engineer &amp; Cloud Architect, foobugs / René Oelke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2001 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">DevSecOps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Social Media</w:t>
+        <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/reneoelke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">XING: https://www.xing.com/profile/Rene_Oelke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">GitHub: https://github.com/reneoelke</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 