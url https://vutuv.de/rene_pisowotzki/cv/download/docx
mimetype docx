--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">+49 162 4612513 | https://vutuv.de/rene_pisowotzki</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Weinboehlaer Str. 9, Dresden 01127, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 17.07.1981 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 17.07.1981</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Head of ET Global Network, EINTIRETEC AG, Dresden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -189,51 +189,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">technischer &amp; kaufmännischer Angestellter, Raumausstatter D.Pisowotzki</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/1999 - 11/2003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">it infrastruktur | projektmanagment | security | ausbildereignungsprüfung nach aevo, f... | betriebskontinuitätsmanagment (ausbil... | betrieb und weiterentwicklung von app... | internationale erfahrungen | itil v3 | microsoft windows server 2008 / 2012 ... | personalführung | sophos utm certified engineer | vmware vsphere: install, configure, m...</w:t>
+        <w:t xml:space="preserve">it-infrastruktur | projektmanagment | security | internationale erfahrungen | itil v3 | personalführung | sophos utm certified engineer</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>