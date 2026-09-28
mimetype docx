--- v0 (2026-08-17)
+++ v1 (2026-09-28)
@@ -1,64 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">René Oelke</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">#DevSecOps #AppSec #CloudNative #Software #Development #Backend #Rust #GreenDevOps #GreenIT</w:t>
+        <w:t xml:space="preserve">René O.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">✔️ Don‘t trust, verify! 🛡 Security, 🐧 Open Source, 💚 Sustainability, 👌 Quality, 🤖 Automation, ⛅️ Cloud, ❤️ Uckermark #DevSecOps #AppSec #CloudNative #Software #Development #Backend #Rust #GreenDevOps #GreenIT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">rene.oelke@foobugs.com | https://vutuv.de/reneoelke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Markgrafendamm 16, 10245 Berlin, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>