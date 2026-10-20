--- v1 (2026-09-28)
+++ v2 (2026-10-20)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">René O.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">✔️ Don‘t trust, verify! 🛡 Security, 🐧 Open Source, 💚 Sustainability, 👌 Quality, 🤖 Automation, ⛅️ Cloud, ❤️ Uckermark #DevSecOps #AppSec #CloudNative #Software #Development #Backend #Rust #GreenDevOps #GreenIT</w:t>
+        <w:t xml:space="preserve">René Oelke</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">✔️ Don‘t trust, verify! 🇪🇺 Digitale Souveränität, 🛡 Security, 🐧 Open Source, 💚 Sustainability, 👌 Quality, 🤖 Automation, ⛅️ Cloud, ❤️ Uckermark #DevSecOps #CyberSecurity #CloudNative #Development #Backend #Rust #GreenDevOps #GreenIT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">rene.oelke@foobugs.com | https://vutuv.de/reneoelke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Markgrafendamm 16, 10245 Berlin, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
@@ -65,51 +65,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">DevSecOps Engineer &amp; Cloud Architect (Freiberufler), foobugs / René Oelke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2001 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">DevSecOps | AI Security | application security | AppSec | Cloud Native | Cloud Security | Green IT | kubernetes | OAuth | OIDC | open source | PHP | Rust | Sustainability | symfony</w:t>
+        <w:t xml:space="preserve">DevSecOps | AI Security | application security | Cloud Native | Cloud Security | Digitale Souveränität | Green IT | kubernetes | OAuth | OIDC | open source | PHP | Rust | Sustainability | symfony</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">German (Native speaker) | English (C1 (Advanced))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>