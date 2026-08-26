--- v0 (2026-07-21)
+++ v1 (2026-08-26)
@@ -14,69 +14,60 @@
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">richard blank</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ceo@costaricascallcenter.com | https://vutuv.de/richard_blank</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Costa Rica's Call Center | appointment setting | b2b | bpo | business | CEO | cx | entrepreneur | gamification | leadership | lead generation | marketing | money | Nearshore | outsourcing | Podcast | Richard Blank | sales | Small Business | tag-7244 | telemarketing</w:t>
+        <w:t xml:space="preserve">appointment setting | b2b | bpo | business | CEO | cx | entrepreneur | gamification | leadership | lead generation | marketing | money | Nearshore | outsourcing | Podcast | Richard Blank | sales | Small Business | tag-7244 | telemarketing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Fite 4 Liberty Podcast .: http://youtu.be/tNZn9UFCreA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">how he found his captivating voice: http://youtu.be/QgMbyd_btDk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">"SHINE LIKE THE SUN": https://youtu.be/wnQX8TEagis</w:t>
       </w:r>
     </w:p>