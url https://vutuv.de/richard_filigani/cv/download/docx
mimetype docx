--- v0 (2026-10-03)
+++ v1 (2026-10-23)
@@ -181,51 +181,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Diving | Linux | Apnée | Cosmic de | dpo | Ducati | Écologie | Géographie | Gpdr | Manjaro | Mobilités | Plongée | Rgpd | Vélo | Xfce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">DPO (APAVE, 2026)</w:t>
+        <w:t xml:space="preserve">DPO (APAVE, 2026) | DPO (AFNOR, 2022, expired 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">French (Native speaker) | English (B1 (Intermediate)) | Spanish (A2 (Elementary))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>