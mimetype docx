--- v2 (2026-08-18)
+++ v3 (2026-10-30)
@@ -71,51 +71,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Software Developer, neusta SD GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2011 - 10/2014</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">angularjs | cucumber | Java | javascript | TDD</w:t>
+        <w:t xml:space="preserve">angularjs | cucumber | Java | JavaScript | TDD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Xing Profile: https://www.xing.com/profile/Rico_Sassen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn Profile: https://de.linkedin.com/in/rico-sa%C3%9Fen-29826680</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>