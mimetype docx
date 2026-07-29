--- v0 (2026-07-08)
+++ v1 (2026-07-29)
@@ -53,51 +53,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">corporate blogging | online marketing beratung | social media workshops</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">datenschmutz.blog | medien.kultur.technik: https://datenschmutz.net</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Social Media</w:t>
+        <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Facebook: http://facebook.com/datadirt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Twitter: http://twitter.com/datenschmutz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Instagram: http://instagram.com/datadirt</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 