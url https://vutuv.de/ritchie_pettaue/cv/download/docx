--- v1 (2026-07-29)
+++ v2 (2026-08-19)
@@ -11,59 +11,50 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ritchie Pettauer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ritchie@pettauer.net | https://vutuv.de/ritchie_pettaue</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">corporate blogging | online marketing beratung | social media workshops</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>