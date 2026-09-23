--- v1 (2026-08-14)
+++ v2 (2026-09-23)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">rivochauke@gmail.com | +27 62 564 1983 | https://vutuv.de/rivoningo_chauk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9462 Champhor Tree Street, Protea glen Ext 12, 1819 Johannesburg, Gauteng, South Africa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 10/18/1995</w:t>
+        <w:t xml:space="preserve">Date of birth: 18/10/1995</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Payroll intern, LabourNet Payroll Solution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>