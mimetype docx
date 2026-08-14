--- v0 (2026-07-05)
+++ v1 (2026-08-14)
@@ -10,69 +10,69 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rivoningo Chauke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">rivochauke@gmail.com | +27625641983 | https://vutuv.de/rivoningo_chauk</w:t>
+        <w:t xml:space="preserve">rivochauke@gmail.com | +27 62 564 1983 | https://vutuv.de/rivoningo_chauk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9462 Champhor Tree Street, Protea glen Ext 12, 1819 Johannesburg, Gauteng, South Africa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 10/18/1995 | Gender: Female</w:t>
+        <w:t xml:space="preserve">Date of birth: 10/18/1995</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Payroll intern, LabourNet Payroll Solution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>