--- v0 (2026-07-05)
+++ v1 (2026-08-14)
@@ -47,51 +47,51 @@
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">CIO, TUDAG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">it-management | itsm | obashi | service-management</w:t>
+        <w:t xml:space="preserve">it management | itsm | obashi | servicemanagement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Die digitale Heimat der Servicenerds: https://servicenerds.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Podcast &amp; Blog über IT-Service-Management: https://different-thinking.de</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>