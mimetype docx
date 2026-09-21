--- v1 (2026-08-24)
+++ v2 (2026-09-21)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/robert_weber</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">---, 76137 Karlsruhe, BW, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 09/05/1984</w:t>
+        <w:t xml:space="preserve">Date of birth: 05/09/1984</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">CEO, Softwareentwickler, Designer, CODE BREAD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>