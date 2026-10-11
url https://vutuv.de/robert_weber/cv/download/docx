--- v2 (2026-09-21)
+++ v3 (2026-10-11)
@@ -109,51 +109,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Anwendungsentwickler (Auszubildender), Lumo Graphics</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2009 - 2/2011</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">css3 | html5 | javascript | jquery | c# | mysql | .net | polymer | ui | uwp | ux | windows 10 | wpf | android | c++ | PHP | powershell | qt | react | visual basic</w:t>
+        <w:t xml:space="preserve">css3 | html5 | javascript | jquery | c# | mysql | .net | polymer | ui | uwp | UX | windows 10 | wpf | android | c++ | PHP | powershell | qt | react | visual basic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://de.linkedin.com/in/weberro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Xing: https://xing.to/weberro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">CODE 5: https://www.code-five.com</w:t>
       </w:r>
     </w:p>