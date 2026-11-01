--- v3 (2026-10-11)
+++ v4 (2026-11-01)
@@ -109,51 +109,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Anwendungsentwickler (Auszubildender), Lumo Graphics</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2009 - 2/2011</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">css3 | html5 | javascript | jquery | c# | mysql | .net | polymer | ui | uwp | UX | windows 10 | wpf | android | c++ | PHP | powershell | qt | react | visual basic</w:t>
+        <w:t xml:space="preserve">css3 | html5 | JavaScript | jquery | c# | mysql | .net | polymer | ui | uwp | UX | windows 10 | wpf | android | c++ | PHP | powershell | qt | react | visual basic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://de.linkedin.com/in/weberro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Xing: https://xing.to/weberro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">CODE 5: https://www.code-five.com</w:t>
       </w:r>
     </w:p>