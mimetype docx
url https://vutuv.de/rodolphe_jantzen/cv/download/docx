--- v0 (2026-09-30)
+++ v1 (2026-10-21)
@@ -416,51 +416,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Volunteering &amp; hobbies</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Volontaire au Centre de santé, Centre LGBT de Paris</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">11/2015 - 10/2016</w:t>
+        <w:t xml:space="preserve">11/2015 - 11/2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Accueil et accompagnement sur les questions de santé, ainsi qu'analyse statistique d'un questionnaire portant sur « la sexualité et l'état de santé des hommes ayant des rapports sexuels avec des hommes »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Post-doctorat, Santé publique, Université de Montréal</w:t>
       </w:r>
@@ -622,51 +622,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Baccalauréat, Série scientifique, Lycée Sainte-Chrétienne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2001 - 2006</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">médecine | santé publique</w:t>
+        <w:t xml:space="preserve">données clinico-administratives | médecine | santé publique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Architecture &amp; données du SNIIRAM/SNDS (Institut 4.10, 2018-05) | DCIR Simplifié - DCIR (Institut 4.10, 2018-05) | Formation à l'Éducation Thérapeutique du Patient (ETP) (Organisme Sauv'Gard, 2016-12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>