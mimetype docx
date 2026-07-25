--- v0 (2026-07-04)
+++ v1 (2026-07-25)
@@ -20,50 +20,59 @@
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Roger Meyer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/roger_meyer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Feldweg, 6287 Aesch, Switzerland</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 17.11.1959 | Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">hunde | foto | video</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>