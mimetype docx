--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/roger_meyer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Feldweg, 6287 Aesch, Switzerland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 17.11.1959 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 17.11.1959</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">hunde | foto | video</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>