--- v0 (2026-07-05)
+++ v1 (2026-07-25)
@@ -10,386 +10,457 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Roland Schmidlin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">+49 175 462 26 95 | https://vutuv.de/roland_schmidli</w:t>
+        <w:t xml:space="preserve">+49 175 4622695 | https://vutuv.de/roland_schmidli</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Neuer Weg 13, 79235 Vogtsburg, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 11/24/1981 | Gender: Male</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Database Specialist 12-S3 (MS4), Coop Genossenschaft Schweiz</w:t>
+        <w:t xml:space="preserve">Database Specialist 12-S3 (MS4), Coop Genossenschaft, Basel, Switzerland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2021 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Team Leader IT Systems Operations, Coop Genossenschaft Schweiz</w:t>
+        <w:t xml:space="preserve">Team Leader IT Systems Operations, Coop Genossenschaft, Basel, Switzerland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2017 - 12/2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve">Deputy Team Leader IT Systems Operations, Coop Genossenschaft, Basel, Switzerland</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6/2017 - 9/2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">ICT Systems Specialist, Coop Genossenschaft, Basel, Switzerland</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/2014 - 9/2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Informatik Betrieb/Systembetrieb</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">SCUBA Diving Instructor, SUBEX Diving Center El Quseir, Egypt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4/2014 - 7/2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diving Center Manager, SUBEX Diving Center El Quseir, Egypt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3/2013 - 3/2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assistant Diving Center Manager, SUBEX Diving Center Sharm el Sheikh, Egypt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1/2012 - 2/2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">SCUBA Diving Instructor, SUBEX Diving Center Sharm el Sheikh, Egypt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1/2011 - 2/2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Software Engineer, AIM GmbH, Freiburg, Germany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7/2006 - 12/2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Software Developer, Bleile Datentechnik GmbH, Ihringen, Germany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/2002 - 8/2004</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apprentice: Fachinformatiker Anwendungsentwicklung, Bleile Datentechnik GmbH, Ihringen, Germany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/1999 - 8/2002</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Other activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">SCUBA Diving Instructor, Tauchcenter Freiburg GmbH, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">7/2014 - 2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Deputy Team Leader IT Systems Operations, Coop Genossenschaft Schweiz</w:t>
-[...123 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Holiday Replacement for Diving Center Manager, SUBEX Diving Center Dahab, Egypt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">7/2012 - 7/2012</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Software Engineer, AIM GmbH, Freiburg, Germany</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">SCUBA Diving Instructor, Tauchcenter Freiburg GmbH, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2/2006 - 12/2010</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="20"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Student: Nationally examined technician - Electrical engineering/information technology, Technical school for technology, Walther Rathenau Gewerbeschule, Freiburg, Germany</w:t>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Higher Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">State-certified technician/entrance qualification for studies at universities of applied sciences, Electrical engineering/information technology, Walter Rathenau Gewerbeschule, Freiburg, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2004 - 7/2006</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="20"/>
-[...34 lines deleted...]
-        <w:t xml:space="preserve">9/1999 - 8/2002</w:t>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vocational Training</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">General Certificate of Secondary Education, Electrical Engineering, Gewerbeschule Breisach am Rhein, Germany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/1997 - 7/1999</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">8051 microcontroller assembly language | c/c++ | cmas m* (vdst/eulf) | padi divemaster | python | ssi dive control specialist instructor | aix | Control-M | linux | pascal | perl</w:t>
+        <w:t xml:space="preserve">8051 microcontroller assembly language | c/c++ | cmas m* (vdst/eulf) | padi divemaster | Python | ssi dive control specialist instructor | aix | Control-M | linux | pascal | perl</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Profiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">XING: https://www.xing.com/profile/Roland_Schmidlin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mastodon: https://freiburg.social/@rolas</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>