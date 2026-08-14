--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">+49 175 4622695 | https://vutuv.de/roland_schmidli</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Neuer Weg 13, 79235 Vogtsburg, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 11/24/1981 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 11/24/1981</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Database Specialist 12-S3 (MS4), Coop Genossenschaft, Basel, Switzerland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -398,51 +398,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">General Certificate of Secondary Education, Electrical Engineering, Gewerbeschule Breisach am Rhein, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/1997 - 7/1999</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">8051 microcontroller assembly language | c/c++ | cmas m* (vdst/eulf) | padi divemaster | Python | ssi dive control specialist instructor | aix | Control-M | linux | pascal | perl</w:t>
+        <w:t xml:space="preserve">c/c++ | cmas m* (vdst/eulf) | padi divemaster | Python | aix | Control-M | Linux | pascal | perl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">XING: https://www.xing.com/profile/Roland_Schmidlin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Mastodon: https://freiburg.social/@rolas</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>