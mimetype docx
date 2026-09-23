--- v2 (2026-08-14)
+++ v3 (2026-09-23)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">+49 175 4622695 | https://vutuv.de/roland_schmidli</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Neuer Weg 13, 79235 Vogtsburg, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 11/24/1981</w:t>
+        <w:t xml:space="preserve">Date of birth: 24/11/1981</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Database Specialist 12-S3 (MS4), Coop Genossenschaft, Basel, Switzerland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>