--- v0 (2026-07-21)
+++ v1 (2026-08-11)
@@ -20,59 +20,50 @@
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Roman Retzbach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">profuturist@future.institute | +49 711 49050175 | https://vutuv.de/roman_retzbach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Königstraße 27, 70173 Stuttgart, Germany</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Busines | Future | innovation | management | Trends</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>