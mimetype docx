--- v0 (2026-10-06)
+++ v1 (2026-10-26)
@@ -325,64 +325,64 @@
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2005 - 2008</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Elektroniker für Betriebstechnik</w:t>
         <w:br/>
         <w:t xml:space="preserve">group leader in the kath. church, music society</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">agile methodologies | css | html | javascript | Linux | nextcloud | Nextjs | open source | PHP | Product Strategies | produktmanagement | Python | react | stalwart | Team Leadership</w:t>
+        <w:t xml:space="preserve">agile methodologies | css | html | JavaScript | Linux | nextcloud | Nextjs | open source | PHP | Product Strategies | produktmanagement | Python | react | stalwart | Team Leadership</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Datenschutzbeauftragter gemäß DSGVO und BDSG (Bitkom Service, 2022-03) | BEC Vantage (Cambridge English Language Assessment, 2016-12) | Phoenix Contact Certified Trainer (Phoenix Contact)</w:t>
+        <w:t xml:space="preserve">Datenschutzbeauftragter gemäß DSGVO und BDSG (Bitkom Service, 2022-03) | BEC Vantage (Cambridge English Language Assessment, 2016-12) | Phoenix Contact Certified Trainer (Phoenix Contact) | CrossFit Level 1 Trainer (CrossFit, 2019-03, expired 2024-03)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">German (Native speaker) | English (C1 (Advanced))</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">