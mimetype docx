--- v0 (2026-07-05)
+++ v1 (2026-08-14)
@@ -10,131 +10,140 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rudolf Müller</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">portal@forderungsmanagement.com | +49 2653 910 660 | https://vutuv.de/rudolf_mueller</w:t>
+        <w:t xml:space="preserve">portal@forderungsmanagement.com | +49 2653 910660 | https://vutuv.de/rudolf_mueller</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Am Wasen 5, 56761 Gamlen, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 02.11.1960</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Inhaber / Betreiber, Portal Forderungsmanagement e.K.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">11/2010 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Das Portal Forderungsmanagement enthält aktuelle und professionelle Informationen rund um das Thema Forderungsmanagement wie: Bonitätsprüfung, Vergabe von Lieferantenkrediten, "richtig" mahnen usw. Alle Informationen sind für die Besucher kostenlos unter </w:t>
+        <w:t xml:space="preserve">Das Portal Forderungsmanagement enthält aktuelle und professionelle Informationen rund um das Thema Forderungsmanagement wie: Bonitätsprüfung, Vergabe von Lieferantenkrediten, "richtig" mahnen usw. Alle Informationen sind für die Besucher kostenlos unter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Inhaber, Unternehmensberatung Rudolf Müller</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/1996 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Beratung von kleinen und mittelständischen Unternehmen in Fragen rund um die Themen Finanzen, Rechnungswesen, Kostenrechnung und Controlling. Hier liegt eine besondere Spezialisierung Im Beratungsfeld Forderungsmanagement vor. Die zweite Beratungssäule: P</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">autor | berater | cash hunting | change management | diplom kaufmann | dozent | inhouse-schulungen | interimsmagement im forderungsmanagement | organisationsentwiklung | projektmanagement | prozessanalysen | prozessgestaltung</w:t>
+        <w:t xml:space="preserve">autor | berater | change management | diplom kaufmann | dozent | inhouse-schulungen | organisationsentwiklung | projektmanagement | prozessanalysen | prozessgestaltung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Informationsportal: http://www.forderungsmanagement.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Buch Erfolgreiches Forderungsmanagement: http://www.springer.com/de/book/9783658026707</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Buch Forderungsmanagement für KMU: http://www.steuer-und-wirtschaftsbuecher.de/rudolf-mueller-forderungsmanagement-fuer-kmu-nach-dem-minimalprinzip-auflage-2016-p-125608.html</w:t>
       </w:r>
     </w:p>