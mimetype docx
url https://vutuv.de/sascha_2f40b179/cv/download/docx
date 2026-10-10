--- v0 (2026-09-20)
+++ v1 (2026-10-10)
@@ -33,87 +33,134 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">sascha.manns@hey.com | +49 172 4327845 | https://vutuv.de/sascha_2f40b179</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">56727 Mayen, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 10/01/1979</w:t>
+        <w:t xml:space="preserve">Date of birth: 01/10/1979</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve">Developer, Remira GmbH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/2025 - 12/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Implementierung einer Lösung zur Sicherstellung des Starts des CRM-Systems auf</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Autopilot-Installationsrechnern (neue Geräte)</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">• Entwicklung und prototypische Einführung einer initialen Rollen- und Berechtigungs-</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">struktur innerhalb des CRM-Systems</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">• Unterstützung bei der Integration neuer Rechner in bestehende CRM-Prozesse</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">• Beitrag zur Verbesserung der Zugriffssteuerung und Benutzerverwaltung im CRM-</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">System</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">With qualification: C# Einsteiger- und Fortgeschrittenenkurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">Software &amp; Data Engineer, infas Institut für angewandte Sozialwissenschaft GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">10/2023 - Present</w:t>
+        <w:t xml:space="preserve">10/2023 - 12/2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Erstellung und Bereitstellung der Datenbanken, die zur Datenerhebung und Auswertung benutzt werden, sowie Programmierung interner Applikationen zur Unterstützung dessen.</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:t xml:space="preserve">With qualification: C# Einsteiger- und Fortgeschrittenenkurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Software-Entwickler Connected Services, OFFICE Partner GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3/2023 - 6/2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Inhouse Entwicklung von Nixon, einer Middleware zum Datenaustausch zwischen Akeneo, Büroware und verschiedenen Webshops und Marktplätzen.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -632,51 +679,56 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">German (Native speaker) | English (B2 (Upper intermediate))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Homepage: https://saschamanns.de</w:t>
+        <w:t xml:space="preserve">Homepage: https://world.hey.com/sascha.manns</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Github: https://github.com/saigkill</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Mastodon: https://mastodon.social/@sascha_Manns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Bluesky: https://bsky.app/profile/saigkill.bsky.social</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/saigkill</w:t>
       </w:r>
     </w:p>