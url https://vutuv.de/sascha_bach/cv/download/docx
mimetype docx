--- v0 (2026-09-08)
+++ v1 (2026-09-29)
@@ -6,55 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sascha Bach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">• Barrierefreiheits-Audits &amp; Analysen: Identifikation von Hürden nach aktuellen WCAG-Standards. </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">• Barrierefreiheits-Audits &amp; Analysen: Identifikation von Hürden nach aktuellen WCAG-Standards. • Technische Umsetzung: Entwicklung robuster, Screenreader-tauglicher Interfaces mit Angular, React oder WordPress.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">freelancer@sascha-bach.de | https://vutuv.de/sascha_bach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">12099 Berlin, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>