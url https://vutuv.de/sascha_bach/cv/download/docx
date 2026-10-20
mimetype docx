--- v1 (2026-09-29)
+++ v2 (2026-10-20)
@@ -374,51 +374,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">barrierefreiheit | Headless | webentwicklung | angular | angularjs | Continuous Integration and Continuous Delivery (CI/CD) | Cross-browser Compatibility | GitLab | react | Responsiveness | Service Implementation | typescript | Web Accessibility | web development | Web Maintenance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Bescheinigung für GenAI konform entwickeln: GPAI-Regeln in der Praxis (appliedAI Institute for Europe gGmbH, 2026-05) | Mega_Cert Lernpfad 2 Q2 2026 (appliedAI Institute for Europe gGmbH, 2026-05) | AccessibleEU Germany - Artificial Intelligence for Accessibility (AccessibleEU, 2026-04) | Bescheinigung für AI Act für Einsteiger: Was, wie und warum wird reguliert? (appliedAI Institute for Europe gGmbH, 2026-04) | Bescheinigung für AI Act umsetzen: Ihr Weg Richtung Konformität (appliedAI Institute for Europe gGmbH, 2026-04) | Bescheinigung für KI-Systeme einstufen: Risikoklassen, Rollen, Pflichten (appliedAI Institute for Europe gGmbH, 2026-04) | Foundations of AI Security Certificate (Zenity, 2026-03) | Barrierefreiheit strategisch umsetzen (Gehirngerecht Digital GmbH, 2026-02) | Understanding Typescript (Udemy, 2025-08) | Bachelor of Science - Computer Science (TU Darmstadt, 2015-03)</w:t>
+        <w:t xml:space="preserve">Bescheinigung für GenAI konform entwickeln: GPAI-Regeln in der Praxis (appliedAI Institute for Europe gGmbH, 2026-05) | Mega_Cert Lernpfad 2 Q2 2026 (appliedAI Institute for Europe gGmbH, 2026-05) | AccessibleEU Germany - Artificial Intelligence for Accessibility (AccessibleEU, 2026-04) | Bescheinigung für AI Act für Einsteiger: Was, wie und warum wird reguliert? (appliedAI Institute for Europe gGmbH, 2026-04) | Bescheinigung für AI Act umsetzen: Ihr Weg Richtung Konformität (appliedAI Institute for Europe gGmbH, 2026-04) | Bescheinigung für KI-Systeme einstufen: Risikoklassen, Rollen, Pflichten (appliedAI Institute for Europe gGmbH, 2026-04) | Foundations of AI Security Certificate (Zenity, 2026-03) | Barrierefreiheit strategisch umsetzen (Gehirngerecht Digital GmbH, 2026-02) | Understanding Typescript (Udemy, 2025-08) | Bachelor of Science - Computer Science (TU Darmstadt, 2015-03) | Angular and TypeScript (TestDome, 2020-02, expired 2023-02)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Portfolio: https://sascha-bach.de/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Other: http://www.a11y-hub.de</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>