--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -171,51 +171,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Abteilungsleiter IT, Alternate GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3/2001 - 12/2010</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">asterisk | docker | ipsec | kamailio | linux | mysql | openvpn | PHP | samba | ansible | galera | helm | kubernetes | mariadb | Ruby | Ruby on Rails | terraform | WireGuard</w:t>
+        <w:t xml:space="preserve">asterisk | docker | ipsec | kamailio | Linux | mysql | openvpn | PHP | samba | ansible | galera | helm | kubernetes | mariadb | Ruby | Ruby on Rails | terraform | WireGuard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">English (C2 (Proficient)) | German (Native speaker) | Spanish (A1 (Beginner))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>