--- v2 (2026-08-14)
+++ v3 (2026-11-02)
@@ -37,51 +37,51 @@
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">+49 2166 3995512 | https://vutuv.de/sascha_schmidtl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of birth: 06.12.1980</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">adobe dreamweaver | adobe fireworks | adobe photoshop | css | google analytics | cms | e-commerce | facebook | genauigkeit | google+ | google shopping | html | javascript | kreativität | marketing | microsoft excel | microsoft office | microsoft powerpoint | microsoft word | mitarbeiterführung | mysql | online marketing | organisation | PHP | planung | problemlösungen | projektmanagement | schnelle auffassungsgabe | sea | search engine advertising | sem | seo | social media | social media marketing | suchmaschinenmarketing | systematische arbeitsweise | texte | twitter | webdesign | webentwicklung | wordpress | xt:commerce | zuverlässigkeit</w:t>
+        <w:t xml:space="preserve">adobe dreamweaver | adobe fireworks | adobe photoshop | CSS | google analytics | cms | e-commerce | facebook | genauigkeit | google+ | google shopping | HTML | JavaScript | kreativität | marketing | microsoft excel | microsoft office | microsoft powerpoint | microsoft word | mitarbeiterführung | mysql | online marketing | organisation | PHP | planung | problemlösungen | projektmanagement | schnelle auffassungsgabe | sea | search engine advertising | sem | seo | social media | social media marketing | suchmaschinenmarketing | systematische arbeitsweise | texte | twitter | webdesign | webentwicklung | wordpress | xt:commerce | zuverlässigkeit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Sascha Schmidtlein: http://www.schmidtlein.net</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">