--- v2 (2026-08-14)
+++ v3 (2026-09-25)
@@ -164,51 +164,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Boost | c++ | c++11 | c++14 | c++17 | Linux</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Homepage: https://schmidl.dev/</w:t>
+        <w:t xml:space="preserve">Homepage: https://schmidl.dev</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Mastodon: https://sueden.social/@schtobia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Instagram: http://instagram.com/schtobia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/schtobia</w:t>
       </w:r>
     </w:p>