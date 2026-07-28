--- v0 (2026-07-08)
+++ v1 (2026-07-28)
@@ -53,51 +53,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">conversion optimierung | digital analytics | google analytics | google tag manager</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Digital Analyst- Website: https://sebastianschmitz.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Social Media</w:t>
+        <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Facebook: http://facebook.com/sebastian-schmitz-essen-da</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Youtube: http://youtube.com/channel/UCuiQDXsJang6l3n4c3atIqw</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">GitHub: https://github.com/digitalanalyst-sebastianschmitz</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 