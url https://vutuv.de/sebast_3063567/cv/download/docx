--- v1 (2026-07-28)
+++ v2 (2026-08-18)
@@ -14,69 +14,60 @@
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sebastian Schmitz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">info@sebastianschmitz.de | https://vutuv.de/sebast_3063567</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">conversion optimierung | digital analytics | google analytics | google tag manager</w:t>
+        <w:t xml:space="preserve">conversionoptimierung | digital analytics | google analytics | google tag manager</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Digital Analyst- Website: https://sebastianschmitz.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>