--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -33,51 +33,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">sebastiaan.driesen@techit.de | https://vutuv.de/sebastiaan_drie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gäuallee, 72202 Nagold, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 16.10.1976 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 16.10.1976</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Director, Techit GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -199,51 +199,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Account Specialist, Capac Inhouse Services BV (Part of Randstad Holding)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2000 - 2007</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Enterprise-Solutions | Human Rights | management | recruitment | SoftwareDevelopment</w:t>
+        <w:t xml:space="preserve">Enterprise-Solutions | Human Rights | management | recruitment | software development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Techit GmbH: https://www.techit.de/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">My Zoe.world | Virtuelle Brain: https://www.my-zoe.world/</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>