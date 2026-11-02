--- v1 (2026-08-14)
+++ v2 (2026-11-02)
@@ -409,77 +409,77 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Fachinformatiker für Anwendungsentwicklung, Computer Science, Gewerbeschule 18 Hamburg-Wilhelmsburg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2015 - 2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">vutuv Contributor | development | code-quality | code-review | css | html | javascript | json | Laravel | PHP | phpstan | semantic-html | sql | static-code-analysis | vue</w:t>
+        <w:t xml:space="preserve">vutuv Contributor | development | code-quality | code-review | CSS | HTML | JavaScript | json | Laravel | PHP | phpstan | semantic-html | sql | static-code-analysis | vue</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Fachhochschulreife (Handeskammer Hamburg, 2018) | Fachinformatiker für Anwendungsentwicklung (Handeskammer Hamburg, 2018)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">German (Native speaker) | English (B2 (Upper intermediate))</w:t>
+        <w:t xml:space="preserve">German (Native speaker) | English (B2 · Fluent)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Website: https://sebastian-haedrich.de/webdev</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>