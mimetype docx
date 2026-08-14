--- v0 (2026-07-05)
+++ v1 (2026-08-14)
@@ -23,257 +23,499 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sebastian Hädrich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">job-offer@sebastian-haedrich.de | https://vutuv.de/sebastian_haedr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hamburg, Hamburg, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Full-stack web developer, leadity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2024 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:t xml:space="preserve">With qualification: Fachinformatiker für Anwendungsentwicklung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Softwareentwickler, DS Produkte/DS Holding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2/2021 - 2/2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Laravel, Marketplace APIs</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:t xml:space="preserve">With qualification: Fachinformatiker für Anwendungsentwicklung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Software Developer, myRight.de/LegalTechSystems</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5/2020 - 10/2020</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:t xml:space="preserve">With qualification: Fachinformatiker für Anwendungsentwicklung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Junior Software Engineer, Team Centric Software GmbH &amp; Co. KG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2/2018 - 4/2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Mainly responsible for development and support (1st and 3rd level) of FleetPlan.</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:t xml:space="preserve">With qualification: Fachinformatiker für Anwendungsentwicklung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apprenticeship: Fachinformatiker für Anwendungsentwicklung, Team Centric Software GmbH &amp; Co. KG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2/2015 - 2/2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Volunteering &amp; hobbies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frequent Contributor, Laravel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5/2021 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laravel is a web application framework with expressive, elegant syntax.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Both providing PR and engaging in discussion around new features within the community</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frequent Contributor, GitHub</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2/2023 - 2/2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Open source contributions to GitHub topics via github/explore</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">https://github.com/topics</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">https://github.com/github/explore/commits?author=shaedrich</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">https://explore-feed.github.com/feed.json</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Website Management, queerpoint (forum and website)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8/2015 - 4/2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Website:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Using middleman (framework based on ruby; like ruby on rails but static)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Forum:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• phpBB (formerly)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Discourse (Rails/Ember)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frequent Contributer, cfdocs.org</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5/2017 - 12/2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">UltraFast CFML Documentation Reference.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">CFDocs is a community maintained CFML reference tool available at cfdocs.org. It features:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Hosting on Amazon CloudFront CDN for fast responses around the globe. Sponsored by Foundeo Inc..</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Easy to use urls like: cfdocs.org/hash just hit /tag-name or /function-name.</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Publicly maintained on GitHub</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">https://github.com/foundeo/cfdocs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">https://cfdocs.org</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yellow Order, Klasse! Wir singen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3/2013 - 3/2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Project which wants to re-integrate singing in pupil's daily life</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tasks:</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">— support service</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">— afoot shuttle service</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">http://www.klasse-wir-singen.de</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Fachinformatiker für Anwendungsentwicklung, Computer Science, Gewerbeschule 18 Hamburg-Wilhelmsburg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2015 - 2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">vutuv_contributor | development | css | html | javascript | json | laravel |  NoSQL | oop | php | phpstan | sql | test-driven | vue</w:t>
+        <w:t xml:space="preserve">vutuv Contributor | development | code-quality | code-review | css | html | javascript | json | Laravel | PHP | phpstan | semantic-html | sql | static-code-analysis | vue</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Fachhochschulreife (Handeskammer Hamburg, 2018) | Fachinformatiker für Anwendungsentwicklung (Handeskammer Hamburg, 2018)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">German (Native speaker) | English (B2 (Upper intermediate))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">GitHub profile: https://github.com/shaedrich</w:t>
-[...3 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Website: https://sebastian-haedrich.de/webdev</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Social Media</w:t>
+        <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">GitHub: https://github.com/shaedrich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/sebastian-hädrich</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">GitLab: https://gitlab.com/shaedrich</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>