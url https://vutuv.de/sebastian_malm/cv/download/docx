--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -19,51 +19,51 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sebastian Malm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/sebastian_malm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 29.03.1983 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 29.03.1983</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Senior UX Manager, Bonify</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -165,51 +165,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2001 - 2003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Programming various tools and organization Software. Administration of a part of the Bundestag.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">a/b testing | as3 | balsamiq | augmented reality | axure | blueprint | c/c+ | confluence | flash | game design | gamification | illustrator | image editing | interaction design | java | jira | level design | lua | photoshop | programming | project management | proto.io | prototyping | quantitative &amp; qualitative user research | scripting | technical writing | unreal engine 4 | user experience | virtual reality | wiki editing &amp; management | wireframing | wordpress</w:t>
+        <w:t xml:space="preserve">a/b testing | as3 | balsamiq | augmented reality | axure | blueprint | c/c+ | confluence | flash | game design | gamification | illustrator | image editing | interaction design | Java | jira | level design | lua | photoshop | programming | project management | proto.io | prototyping | scripting | technical writing | unreal engine 4 | user experience | virtual reality | wiki editing &amp; management | wireframing | wordpress</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Personal Website: http://malm-media.com/</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">