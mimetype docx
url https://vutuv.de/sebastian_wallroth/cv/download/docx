--- v0 (2026-09-26)
+++ v1 (2026-10-18)
@@ -6,50 +6,55 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sebastian Wallroth</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
+        <w:t xml:space="preserve">Project Manager, Product Manager, Agile Coach, teacher, Technical Editor, Datenschutzbeauftragter in a bundle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">+49 176 47369377 | https://vutuv.de/sebastian_wallroth</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bizetstr. 65, 13088 Berlin, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of birth: 08.11.1968</w:t>
       </w:r>
     </w:p>
@@ -482,50 +487,63 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Certified SAFe® 6 Scrum Master (SAFe by Scaled Agile, Inc., 2025-10) | Ethik im Zeitalter generativer KI (LinkedIn, 2025-10) | Generative KI: Die Entwicklung einer durchdachten Online-Suche (LinkedIn, 2025-10) | Ihre Arbeit optimieren mit Microsoft Copilot (LinkedIn, 2025-10) | Künstliche Intelligenz (KI) – Grundlagen (LinkedIn, 2025-10) | Microsoft 365 Copilot kennenlernen (LinkedIn, 2025-10) | Was ist generative KI? (LinkedIn, 2025-10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">German (Native speaker) | English (C2 (Proficient)) | Russian (A2 (Elementary))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Links</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Company: https://about.me/real68er</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Mastodon: https://wikis.world/@real68er</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Facebook: http://facebook.com/sebastian.wallroth</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/sebastian.wallroth</w:t>
       </w:r>
     </w:p>