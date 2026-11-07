--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -473,64 +473,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">agile methoden | agiles projektmanagement | datenschutz | Entwicklung von Schulungen | kanban | KI-Kompetenz | networking | produktmanagement | project management | projektmanagement | Scaled Agile Framework | scrum | unternehmensberatung | unterrichten | verhandlungsführung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Certified SAFe® 6 Scrum Master (SAFe by Scaled Agile, Inc., 2025-10) | Ethik im Zeitalter generativer KI (LinkedIn, 2025-10) | Generative KI: Die Entwicklung einer durchdachten Online-Suche (LinkedIn, 2025-10) | Ihre Arbeit optimieren mit Microsoft Copilot (LinkedIn, 2025-10) | Künstliche Intelligenz (KI) – Grundlagen (LinkedIn, 2025-10) | Microsoft 365 Copilot kennenlernen (LinkedIn, 2025-10) | Was ist generative KI? (LinkedIn, 2025-10)</w:t>
+        <w:t xml:space="preserve">Ethik im Zeitalter generativer KI (LinkedIn, 2025-10) | Generative KI: Die Entwicklung einer durchdachten Online-Suche (LinkedIn, 2025-10) | Ihre Arbeit optimieren mit Microsoft Copilot (LinkedIn, 2025-10) | Künstliche Intelligenz (KI) – Grundlagen (LinkedIn, 2025-10) | Microsoft 365 Copilot kennenlernen (LinkedIn, 2025-10) | Was ist generative KI? (LinkedIn, 2025-10) | Certified SAFe® 6 Scrum Master (SAFe by Scaled Agile, Inc., 2025-10, expired 2026-10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">German (Native speaker) | English (C2 (Proficient)) | Russian (A2 (Elementary))</w:t>
+        <w:t xml:space="preserve">German (Native speaker) | English (C2 · Near-native) | Russian (A2 · Basic knowledge)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Company: https://about.me/real68er</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>