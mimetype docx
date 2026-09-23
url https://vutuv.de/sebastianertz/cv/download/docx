--- v1 (2026-08-14)
+++ v2 (2026-09-23)
@@ -51,51 +51,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Inhaber, TK-Service Ertz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">11/2009 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">asterisk | PHP | voip</w:t>
+        <w:t xml:space="preserve">asterisk | PHP | VoIP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">TK-Service Ertz: http://www.tk-ertz.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>