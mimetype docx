--- v0 (2026-07-05)
+++ v1 (2026-08-14)
@@ -14,95 +14,86 @@
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SHAWN VENASSE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">shawn@ellidavis.com | 1-416-921-1112 | https://vutuv.de/shawn_14097282</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Angel List | Hub | Investor | MaRs | Real Estate Consultant | tag-7244 | Toronto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Homepage: https://www.shawnvenasse.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">About Me: https://about.me/shawnvenasse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Social Media</w:t>
+        <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Snapchat: shawn888</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Twitter: http://twitter.com/shawnvenasse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Instagram: http://instagram.com/shawn_venasse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Youtube: http://youtube.com/channel/UC-Xz34QPHgC2T-XQITCkofQ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/shawnvenasse</w:t>