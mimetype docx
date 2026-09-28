--- v1 (2026-08-14)
+++ v2 (2026-09-28)
@@ -23,51 +23,51 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SHAWN VENASSE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">shawn@ellidavis.com | 1-416-921-1112 | https://vutuv.de/shawn_14097282</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Angel List | Hub | Investor | MaRs | Real Estate Consultant | tag-7244 | Toronto</w:t>
+        <w:t xml:space="preserve">Angel List | Hub | Investor | MaRs | Real Estate Consultant | Toronto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Homepage: https://www.shawnvenasse.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">About Me: https://about.me/shawnvenasse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>