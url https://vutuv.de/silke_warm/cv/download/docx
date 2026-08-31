--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">silke.warm@charismanufaktur.de | +49 40 69661485 | https://vutuv.de/silke_warm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bugdahnstrasse 5, 22767 Hamburg, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 21.12.1900 | Gender: Female</w:t>
+        <w:t xml:space="preserve">Date of birth: 21.12.1900</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Geschäftsführerin, charisManufaktur Markenberatung GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>