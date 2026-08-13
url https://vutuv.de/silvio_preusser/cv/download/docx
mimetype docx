--- v0 (2026-07-04)
+++ v1 (2026-08-13)
@@ -19,50 +19,59 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Silvio Preusser</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ich freue mich auf neue Herausforderungen, Projekte und auch Routine in Ihrem Unternehmen. Spezialisiert und qualifiziert habe ich mich im Pharma-Bereich bei die Wirkstoffanalytik- und Freigabe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">silvio.preusser@gmx.de | https://vutuv.de/silvio_preusser</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 22.08.1980</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Leiter Qualitätskontrolle, Laborchemie Apolda GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4/2018 - Present</w:t>
@@ -73,89 +82,89 @@
         <w:t xml:space="preserve">Freigabe von APIs, Instrumentenqualifizierung, Methodenvaldierung und transfer, Applikations-IT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Leiter Entwicklungsanalytik, Laborchemie Apolda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3/2011 - 3/2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Entwicklung und Validierung analytischer Methoden, Methoidentransfer, Strukturaufklärung, Applikations-IT-Administrator </w:t>
+        <w:t xml:space="preserve">Entwicklung und Validierung analytischer Methoden, Methoidentransfer, Strukturaufklärung, Applikations-IT-Administrator</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Chemielaborant , Laborchemie Apolda GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2/2001 - 2/2011</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Prüfung von APIs und Vorstufen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">API Freigabe und Prüfung | DataAnalsis | DQ, IQ, OQ, PQ | LabX | Methodenentwicklung | Methodenvalidierung und Transfer | Minitab | Openlab CDS  | Origin | Pharma-Analytik cGMP</w:t>
+        <w:t xml:space="preserve">API Freigabe und Prüfung | DataAnalsis | LabX | Methodenentwicklung | Methodenvalidierung und Transfer | Minitab | Openlab CDS | Origin | Pharma-Analytik cGMP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/silvio-preusser-003797218/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Xing: https://www.xing.com/profile/Silvio_Preusser/cv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">AngelList: https://angel.co/u/silvio-preusser</w:t>
       </w:r>
     </w:p>