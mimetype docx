--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -14,59 +14,50 @@
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Simon Braun</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">mail@simon-braun.com | +49 160 5957175 | https://vutuv.de/simon_braun</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Interaction Designer, DATAGROUP Mobile Solutions AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2015 - Present</w:t>
@@ -120,51 +111,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Co-Founder, skunkit UG (haftungsbeschränkt)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2012 - 1/2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">adobe illustrator | adobe indesign | adobe photoshop | css | html5 | interactiondesign | interfacedesign | iphone | non-violent communication | photography | PHP | project management | python | sqlite | typography | ux design | webdesign | web development | xcode</w:t>
+        <w:t xml:space="preserve">adobe illustrator | adobe indesign | adobe photoshop | css | html5 | interaction design | interfacedesign | iphone | non-violent communication | photography | PHP | project management | Python | sqlite | typography | ux design | webdesign | web development | xcode</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Homepage: simon-braun.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Blog: throwingplanets.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>