--- v1 (2026-08-31)
+++ v2 (2026-10-30)
@@ -111,51 +111,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Co-Founder, skunkit UG (haftungsbeschränkt)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2012 - 1/2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">adobe illustrator | adobe indesign | adobe photoshop | css | html5 | interaction design | interfacedesign | iphone | non-violent communication | photography | PHP | project management | Python | sqlite | typography | ux design | webdesign | web development | xcode</w:t>
+        <w:t xml:space="preserve">adobe illustrator | adobe indesign | adobe photoshop | CSS | html5 | interaction design | interfacedesign | iphone | non-violent communication | photography | PHP | project management | Python | sqlite | typography | ux design | webdesign | web development | xcode</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Homepage: simon-braun.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Blog: throwingplanets.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>