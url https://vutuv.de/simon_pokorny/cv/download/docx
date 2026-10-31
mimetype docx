--- v1 (2026-08-11)
+++ v2 (2026-10-31)
@@ -104,51 +104,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3/2003 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Über zwei Jahrzehnte technisches SEO, Content-Strategie und Conversion-Optimierung - heute erweitert um Generative Engine Optimization und KI-gestützte Workflows.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">content | cro | seo | javascript | PHP | sem | suchmaschinenoptimierung</w:t>
+        <w:t xml:space="preserve">content | cro | seo | JavaScript | PHP | sem | suchmaschinenoptimierung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">SEO Consulting Berlin: https://www.simon-pokorny.com/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">DLx-Media.com: https://dlx-media.com/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>