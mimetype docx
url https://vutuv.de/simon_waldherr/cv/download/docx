--- v2 (2026-08-15)
+++ v3 (2026-11-07)
@@ -23,51 +23,51 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Simon Waldherr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/simon_waldherr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">css | gnu/linux | golang | javascript | PHP</w:t>
+        <w:t xml:space="preserve">CSS | gnu/linux | golang | JavaScript | PHP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Twitter: http://twitter.com/SimonWaldherr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">GitHub: https://github.com/SimonWaldherr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Facebook: http://facebook.com/simon.waldherr</w:t>
       </w:r>
     </w:p>