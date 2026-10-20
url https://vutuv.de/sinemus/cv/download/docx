--- v0 (2026-09-30)
+++ v1 (2026-10-20)
@@ -303,113 +303,118 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Gesundheits- und Krankenpfleger, Evangelisches Krankenhaus Oldenburg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2001 - 9/2004</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">css | Anforderungsanalyse | Anforderungserfassung | html | KIS / HIS | KIS KISIM | Linux | linux ubuntu | patientensicherheit | PDMS | PDMS MetaVision | projektmanagement | requirements engineering | strategische planung | stratetic planning</w:t>
+        <w:t xml:space="preserve">css | patientensicherheit | Anforderungsanalyse | Anforderungserfassung | html | KIS / HIS | KIS KISIM | Linux | linux ubuntu | PDMS | PDMS MetaVision | projektmanagement | requirements engineering | strategische planung | stratetic planning</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">IREB Certified Professional for Requirements Engineering - Foundation Level (Certible, 2025-09) | Einführung ins Projektmanagement (LinkedIn, 2023-09) | Zeitmanagement – Grundlagen (LinkedIn, 2023-09) | Git - Versionsverwaltung für Einsteiger (Udemy, 2017-09) | Guideline 2015 Roll Out  für Mega Code Instruktoren (inkl. SRC Roll Out) (Schweizer Institut für Rettungsmedizin, 2016-02) | Mega Code Instruktor (Schweizer Institut für Rettungsmedizin, 2012-12)</w:t>
+        <w:t xml:space="preserve">IREB Certified Professional for Requirements Engineering - Foundation Level (Certible, 2025-09) | Einführung ins Projektmanagement (LinkedIn, 2023-09) | Zeitmanagement – Grundlagen (LinkedIn, 2023-09) | Git - Versionsverwaltung für Einsteiger (Udemy, 2017-09) | Guideline 2015 Roll Out  für Mega Code Instruktoren (inkl. SRC Roll Out) (Schweizer Institut für Rettungsmedizin, 2016-02) | Mega Code Instruktor (Schweizer Institut für Rettungsmedizin, 2012-12) | AHA ACLS Provider (Kantonsspital St.Gallen, 2016-02, expired 2018-02) | BLS-AED SRC Instruktor (Schweizer Institut für Rettungsmedizin, 2015-03, expired 2017-02)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">German (Native speaker) | English (A2 (Elementary))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Mehr über mich: http://www.marcelsinemus.de/zur-person</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Linkliste / Bookmarks / Favoriten: http://www.marcelsinemus.de/linkliste/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Onlex.de - HomepageTools: http://www.onlex.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Mastodon: https://social.tchncs.de/@simsus</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pixelfed: https://pixel.tchncs.de/simsus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/marcelsinemus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">XING: https://www.xing.com/profile/Marcel_Sinemus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Facebook: http://facebook.com/marcel.sinemus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">GitLab: https://gitlab.com/simsus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">GitHub: https://github.com/simsus</w:t>