--- v0 (2026-07-05)
+++ v1 (2026-08-14)
@@ -25,50 +25,59 @@
       <w:r>
         <w:t xml:space="preserve">Sirius Krenzien</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">studio|.|f451 films</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">studiof451@yahoo.de | +49 3344 1524042 | https://vutuv.de/sirius_krenzien</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Danckelmannstr. 14, 16259 Bad Freienwalde, Germany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 14.06.1955</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">sound | webdesign | 3d/cgi landscape and sky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>